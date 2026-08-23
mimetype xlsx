--- v0 (2026-01-17)
+++ v1 (2026-08-23)
@@ -1,814 +1,761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mautrey\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2ACA4486-A6A6-4269-AA06-8725C549C9FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FE6312D-BF1C-4C72-8F75-BF7D5EEA8BA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13965" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{532DBADC-4C30-4192-AC11-918B441899F3}"/>
+    <workbookView xWindow="-13320" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{5465D571-B13D-4684-A594-C559F22D8D8C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$D$239</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$E$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1291" uniqueCount="171">
+  <si>
+    <t>IDG = Lenovo (United States) Inc.</t>
+  </si>
+  <si>
+    <t>ISG = Lenovo Global Technology (United States) Inc.</t>
+  </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
+    <t>Contract Name</t>
+  </si>
+  <si>
     <t>Customer Contract Number</t>
   </si>
   <si>
     <t>Partner Name</t>
   </si>
   <si>
+    <t>AK</t>
+  </si>
+  <si>
+    <t>IDG</t>
+  </si>
+  <si>
+    <t>NASPO ValuePoint</t>
+  </si>
+  <si>
+    <t>2024-COMP-004</t>
+  </si>
+  <si>
+    <t>CDW Government, LLC</t>
+  </si>
+  <si>
+    <t>DHE Computer Systems, LLC</t>
+  </si>
+  <si>
+    <t>GovConnection, Inc. dba Connection Public Sector Solutions</t>
+  </si>
+  <si>
+    <t>SHI International Corp.</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>23013 / 4600053750</t>
+  </si>
+  <si>
+    <t>Data Center Warehouse</t>
+  </si>
+  <si>
+    <t>ISG</t>
+  </si>
+  <si>
+    <t>23014 / 4600053751</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>23013 /CTR068892</t>
+  </si>
+  <si>
+    <t>Global Market Innovators Inc.</t>
+  </si>
+  <si>
+    <t>23103/CTR068892</t>
+  </si>
+  <si>
+    <t>Insight Public Sector, Inc.</t>
+  </si>
+  <si>
+    <t>23103 /CTR068892</t>
+  </si>
+  <si>
+    <t>Red8</t>
+  </si>
+  <si>
+    <t>Xerox IT Solutions</t>
+  </si>
+  <si>
+    <t>23014 /CTR068893</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>23013/7-23-70-55-05</t>
+  </si>
+  <si>
+    <t>Anvil Works LLC</t>
+  </si>
+  <si>
+    <t>BMAK Inc. dba CompuWave</t>
+  </si>
+  <si>
+    <t>Broadway Typewriter Company, Inc. (dba Arey Jones Educational Services)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Converge Technology Solutions US, LLC </t>
+  </si>
+  <si>
+    <t>ConvergeOne, Inc. (C1 Intermediate Corp.)</t>
+  </si>
+  <si>
+    <t>Cornerstone Tech, Inc.</t>
+  </si>
+  <si>
+    <t>CPAC Inc.</t>
+  </si>
+  <si>
+    <t>DI Technology Group, Inc. dba Data Impressions</t>
+  </si>
+  <si>
+    <t>Golden Star Technology, Inc. (GST)</t>
+  </si>
+  <si>
+    <t>IRG Plotters &amp; Printers, Inc.</t>
+  </si>
+  <si>
+    <t>Netsync Network Solutions, Inc.</t>
+  </si>
+  <si>
+    <t>New Tech Solutions Inc.</t>
+  </si>
+  <si>
+    <t>OmniPro, LLC</t>
+  </si>
+  <si>
+    <t>Pacific OneSource, Inc. doing business as STS Education</t>
+  </si>
+  <si>
+    <t>Trafera, LLC</t>
+  </si>
+  <si>
+    <t>Y&amp;S Technologies</t>
+  </si>
+  <si>
+    <t>23014/7-23-70-55-06</t>
+  </si>
+  <si>
+    <t>Cambridge Computer</t>
+  </si>
+  <si>
+    <t>Granite Data Solutions</t>
+  </si>
+  <si>
+    <t>Saitech Inc.</t>
+  </si>
+  <si>
+    <t>Savant Solutions Inc.</t>
+  </si>
+  <si>
+    <t>Sterling Computers Corp.</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Countertrade Products, Inc.</t>
+  </si>
+  <si>
+    <t>Sanity Solutions</t>
+  </si>
+  <si>
+    <t>TwoTrees Technologies, L.L.C.</t>
+  </si>
+  <si>
+    <t>Trace 3 Government, LLC</t>
+  </si>
+  <si>
+    <t>23014/187301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO </t>
+  </si>
+  <si>
+    <t>Valcom Salt Lake City LC</t>
+  </si>
+  <si>
     <t>CT</t>
   </si>
   <si>
-    <t>IDG</t>
-[...1 lines deleted...]
-  <si>
     <t>23013 / 23PSX0163</t>
   </si>
   <si>
     <t>All Covered (Konica Minolta Business Solutions)</t>
   </si>
   <si>
-    <t>CA</t>
-[...8 lines deleted...]
-    <t>BMAK Inc. dba CompuWave</t>
+    <t>PJ Systems dba HiQ</t>
+  </si>
+  <si>
+    <t>Whalley Computer Associates, Inc.</t>
+  </si>
+  <si>
+    <t>Wholesale Computer Exchange</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>23013 / DTI240024</t>
+  </si>
+  <si>
+    <t>Connection</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE </t>
+  </si>
+  <si>
+    <t>HCGi</t>
+  </si>
+  <si>
+    <t>GU</t>
+  </si>
+  <si>
+    <t>GU23014</t>
+  </si>
+  <si>
+    <t>Data Management Resources, LLC</t>
+  </si>
+  <si>
+    <t>HI</t>
+  </si>
+  <si>
+    <t>23013/24-03</t>
+  </si>
+  <si>
+    <t>PC Specialists, Inc. dba Technology Integration Group (TIG)</t>
+  </si>
+  <si>
+    <t>TLK Group dba Mobile IT Force</t>
+  </si>
+  <si>
+    <t>23014/24-03</t>
+  </si>
+  <si>
+    <t>Century Computers, Inc. dba Pacxa Holding</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>23013/2024-BUS-0126</t>
+  </si>
+  <si>
+    <t>Embark IT</t>
+  </si>
+  <si>
+    <t>Solutions Management Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23014/2024-BUS-3331 </t>
+  </si>
+  <si>
+    <t>Heartland Business Systems</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>23013/PADD20245096</t>
+  </si>
+  <si>
+    <t>CompuNet, Inc.</t>
+  </si>
+  <si>
+    <t>Core Technologies LLC (dba Information Core Technology)</t>
+  </si>
+  <si>
+    <t>Ednetics Inc.</t>
+  </si>
+  <si>
+    <t>Micro Computer Systems, Inc (MicroK12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ID </t>
+  </si>
+  <si>
+    <t>23014/PADD20269382</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>23013/55222</t>
+  </si>
+  <si>
+    <t>23013 / 0000000000000000000055222</t>
+  </si>
+  <si>
+    <t>23014/55223</t>
+  </si>
+  <si>
+    <t>23014 / 0000000000000000000055223</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>23013/MA 758 2400000217</t>
+  </si>
+  <si>
+    <t>23013/MA 758 240000217</t>
+  </si>
+  <si>
+    <t>Volta</t>
+  </si>
+  <si>
+    <t>23014/MA 758 2400000218</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>23013 / 4400028711</t>
+  </si>
+  <si>
+    <t>CMA Technology Solutions</t>
+  </si>
+  <si>
+    <t>Comm &amp; Technology Industries Inc</t>
+  </si>
+  <si>
+    <t>Howard Industries, Inc., d/b/a Howard Technology Solutions</t>
+  </si>
+  <si>
+    <t>MMI-CPR School Tech Repair dba K12 Tech</t>
+  </si>
+  <si>
+    <t>23014 / 4400028710</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>MA 18P 23110100000000000052 / 23013</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>23013/239222</t>
+  </si>
+  <si>
+    <t>ByteSpeed</t>
+  </si>
+  <si>
+    <t>TSG</t>
+  </si>
+  <si>
+    <t>23014/239231</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Riverside Technologies (RTI)</t>
+  </si>
+  <si>
+    <t>ND</t>
+  </si>
+  <si>
+    <t>022-Lenovo (US)</t>
+  </si>
+  <si>
+    <t>022-Lenovo Global Technology (US)</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>23013 / 15995 OC</t>
+  </si>
+  <si>
+    <t>23014 / 15996 OC</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>23013/8003329</t>
+  </si>
+  <si>
+    <t>Red River</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>23013 / 25-TELE-87253 / M0483</t>
+  </si>
+  <si>
+    <t>Micro Strategies Inc</t>
+  </si>
+  <si>
+    <t>MRA International</t>
+  </si>
+  <si>
+    <t>23014 / 25-TELE-99503 / M0483</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>10-00000-20-00062AM</t>
+  </si>
+  <si>
+    <t>Ardham Technologies, Inc.</t>
+  </si>
+  <si>
+    <t>10-00000-20-00062AN</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>99SWC-NV24-20024</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>BridgeTek Solutions LLC (A Lockstep Technology Group Company)</t>
   </si>
   <si>
-    <t>ISG</t>
-[...122 lines deleted...]
-    <t>NV</t>
+    <t>Data Network Solutions, Inc.</t>
+  </si>
+  <si>
+    <t>United Data Technologies, Inc.</t>
+  </si>
+  <si>
+    <t>Vision21 Solutions LLC</t>
+  </si>
+  <si>
+    <t>Vivacity</t>
+  </si>
+  <si>
+    <t>eGroup Consolidated Holdings, LLC</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>23013/PA4288</t>
   </si>
   <si>
     <t>Compucom Systems</t>
   </si>
   <si>
+    <t>Teknologia</t>
+  </si>
+  <si>
+    <t>Universal Systems Inc</t>
+  </si>
+  <si>
     <t>23014/PA4289</t>
   </si>
   <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>23013 / 46947</t>
+  </si>
+  <si>
+    <t>Versatile / ACP Creativit</t>
+  </si>
+  <si>
+    <t>23014 / 46948</t>
+  </si>
+  <si>
     <t>WA</t>
   </si>
   <si>
     <t>23013/05820</t>
   </si>
   <si>
-    <t>CMA Technology Solutions</t>
-[...25 lines deleted...]
-  <si>
     <t>Core Technologies LLC dba ITC</t>
   </si>
   <si>
-    <t>Cornerstone Tech, Inc.</t>
-[...2 lines deleted...]
-    <t>Countertrade Products, Inc.</t>
+    <t>Jones &amp; Associates Contract Services, L.L.C.</t>
+  </si>
+  <si>
+    <t>Thornburg Computer Services, LLC (TCS)</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>23013/505ENT-O24-NASPOCOMPUT-08</t>
+  </si>
+  <si>
+    <t>MNJ Technologies Direct, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23014/505ENT-O24-NASPOCOMPUT-09 </t>
+  </si>
+  <si>
+    <t>23014/505ENT-O24-NASPOCOMPUT-09</t>
+  </si>
+  <si>
+    <t>Vanguard Computers, Inc.</t>
   </si>
   <si>
     <t>WY</t>
   </si>
   <si>
-    <t>CPAC Inc.</t>
-[...245 lines deleted...]
-    <t>23014 / 4400033172</t>
+    <t>NASPO Reseller List</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <u/>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="11"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
-    <font>
-[...24 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...78 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{BF7F5A1B-BA74-46CC-B1A5-5D300953DEE8}"/>
+    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{7FBC340B-B997-4A1B-A9FD-F0F235CF51F5}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1097,3394 +1044,4676 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47B3C116-51A2-4B2E-BE6E-1C5866C664B1}">
-  <dimension ref="A1:D241"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4FBE426-CA98-4913-B5AC-DAF76563F67E}">
+  <dimension ref="A1:E273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomLeft" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.6328125" customWidth="1"/>
+    <col min="1" max="1" width="20.36328125" customWidth="1"/>
     <col min="2" max="2" width="12.90625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="37.90625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="63.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.90625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="65.1796875" style="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.65">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:5" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="9"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="7"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="14">
+        <v>4600053750</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="14">
+        <v>4600053750</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="14">
+        <v>4600053751</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="14">
+        <v>4600053751</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E46" s="13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E62" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E64" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E72" s="13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E74" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E76" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E78" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="14">
+        <v>187206</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E80" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="14">
+        <v>187301</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E84" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E86" s="13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E87" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E88" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E89" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E90" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E91" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E92" s="13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E94" s="13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E95" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A96" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E96" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E97" s="13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E98" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E103" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E104" s="13" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A106" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E106" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E107" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E108" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A109" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A110" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E110" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A111" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E112" s="13" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A113" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A114" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E114" s="13" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A115" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E115" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A116" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E116" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A117" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D117" s="14">
+        <v>55222</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A118" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E118" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A119" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E119" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A120" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E120" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="14">
+        <v>55223</v>
+      </c>
+      <c r="E122" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A123" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A124" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A125" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E125" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A126" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="E126" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A128" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E128" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A129" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B129" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E129" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A130" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E130" s="13" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A131" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A132" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A133" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A134" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E134" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A135" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A136" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A137" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E137" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A138" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E138" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A139" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E139" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A140" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E140" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A141" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E141" s="13" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A142" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A143" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D143" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A144" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E144" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A145" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A146" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E146" s="15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A147" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E147" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A148" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E148" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A149" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A150" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E150" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E151" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E152" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A153" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E153" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A154" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D154" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A155" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A156" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E156" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A158" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E158" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A159" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A160" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A161" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A162" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A163" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A164" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E164" s="13" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A165" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="14">
+        <v>23013</v>
+      </c>
+      <c r="E165" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A166" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" s="14">
+        <v>23013</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A167" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" s="14">
+        <v>23013</v>
+      </c>
+      <c r="E167" s="13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A168" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="14">
+        <v>23013</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A169" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A170" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A171" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E171" s="13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A172" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D172" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E172" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A173" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A174" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="E174" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A175" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A176" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E176" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A177" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E177" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A178" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A179" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E179" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A180" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E180" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A181" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A182" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D182" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A183" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D183" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E183" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A184" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D184" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E184" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A185" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D185" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E185" s="13" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A186" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D186" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E186" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A187" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D187" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E187" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A188" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D188" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E188" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A189" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A190" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D190" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E190" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A191" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D191" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E191" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A192" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D192" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E192" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A193" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D193" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A194" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E194" s="13" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A195" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D195" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E195" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A196" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D196" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E196" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A197" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D197" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E197" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A198" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D198" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E198" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A199" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D199" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E199" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A200" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D200" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E200" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A201" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D201" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E201" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A202" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D202" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E202" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A203" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D203" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E203" s="13" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A204" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D204" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E204" s="13" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A205" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D205" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E205" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A206" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E206" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A207" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D207" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A208" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D208" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E208" s="13" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A209" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D209" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E209" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A210" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D210" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E210" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A211" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E211" s="13" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A212" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D212" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E212" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A213" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E213" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A214" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E214" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A215" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E215" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A216" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E216" s="13" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A217" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E217" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A218" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E218" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A219" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E219" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A220" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D220" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E220" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A221" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D221" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E221" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A222" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D222" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E222" s="13" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A223" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D223" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E223" s="13" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A224" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E224" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="B1" s="7"/>
-[...4 lines deleted...]
-      <c r="A2" s="10" t="s">
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A225" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E225" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A226" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D226" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E226" s="13" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A227" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D227" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E227" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A228" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D228" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E228" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A229" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D229" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E229" s="13" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A230" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D230" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E230" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A231" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D231" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E231" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A232" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D232" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E232" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="B2" s="11"/>
-[...4 lines deleted...]
-      <c r="A3" s="10" t="s">
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A233" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D233" s="14">
+        <v>4400033171</v>
+      </c>
+      <c r="E233" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="B3" s="11"/>
-[...125 lines deleted...]
-      <c r="B13" s="2" t="s">
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A234" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D234" s="14">
+        <v>4400033172</v>
+      </c>
+      <c r="E234" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A235" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E235" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A236" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D236" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E236" s="13" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A237" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D237" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E237" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A238" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D238" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E238" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="2" t="s">
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A239" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D239" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E239" s="13" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A240" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D240" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E240" s="13" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A241" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E241" s="13" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A242" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B242" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D242" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E242" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A243" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D243" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E243" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A244" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D244" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E244" s="13" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A245" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A246" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E246" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B15" s="2" t="s">
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A247" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B247" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D247" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E247" s="13" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A248" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E248" s="13" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A249" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D249" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E249" s="13" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A250" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D250" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E250" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A251" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D251" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E251" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A252" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D252" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E252" s="13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A253" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D253" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E253" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A254" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D254" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="E254" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A255" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D255" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="E255" s="13" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A256" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D256" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="E256" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A257" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D257" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E257" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A258" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B258" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D258" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E258" s="13" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A259" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D259" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E259" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A260" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D260" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E260" s="16" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A261" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B261" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D261" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E261" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A262" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B262" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D262" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E262" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C16" s="2" t="s">
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A263" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D263" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E263" s="13" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A264" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B264" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D264" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="E264" s="13" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A265" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B265" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D265" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="E265" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A266" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B266" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D266" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E266" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A267" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D267" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E267" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...77 lines deleted...]
-      <c r="B22" s="2" t="s">
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A268" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D268" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E268" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...1707 lines deleted...]
-      <c r="C144" s="2">
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A269" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D269" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="E269" s="13" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A270" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D270" s="14">
         <v>23013</v>
       </c>
-      <c r="D144" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C145" s="2">
+      <c r="E270" s="13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A271" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D271" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E271" s="13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A272" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B272" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D272" s="14">
+        <v>23014</v>
+      </c>
+      <c r="E272" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A273" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B273" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D273" s="14">
         <v>23013</v>
       </c>
-      <c r="D145" s="2" t="s">
-[...578 lines deleted...]
-      <c r="A187" s="2" t="s">
+      <c r="E273" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B187" s="2" t="s">
-[...737 lines deleted...]
-    <row r="241" customFormat="1" x14ac:dyDescent="0.35"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A5:D239" xr:uid="{47B3C116-51A2-4B2E-BE6E-1C5866C664B1}"/>
-[...4 lines deleted...]
-  </sortState>
+  <autoFilter ref="A5:E5" xr:uid="{D4FBE426-CA98-4913-B5AC-DAF76563F67E}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>